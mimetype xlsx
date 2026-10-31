--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -3,127 +3,127 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\alex\company\0. general\3. Маркетинг\мега кампания (реклама, продвижение, PR)\34. Пилот в Москве\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\alex\company\0. general\3. Маркетинг\пилот в Москве 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4308F3AA-8F9A-4DF3-A466-91CC302CD125}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C0C525C-047A-494B-9A61-BD1E382CF27C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Семинары и методики" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D23" i="1" l="1"/>
   <c r="D22" i="1"/>
   <c r="D21" i="1"/>
   <c r="D20" i="1"/>
   <c r="D19" i="1"/>
   <c r="C24" i="1"/>
   <c r="D56" i="1" s="1"/>
   <c r="B56" i="1" l="1"/>
   <c r="C56" i="1"/>
   <c r="D24" i="1"/>
   <c r="M10" i="1"/>
   <c r="M9" i="1"/>
   <c r="M8" i="1"/>
   <c r="M7" i="1"/>
   <c r="O7" i="1" s="1"/>
   <c r="N8" i="1" l="1"/>
   <c r="I8" i="1" s="1"/>
+  <c r="J8" i="1" s="1"/>
+  <c r="K8" i="1" s="1"/>
+  <c r="L8" i="1" s="1"/>
   <c r="O8" i="1"/>
   <c r="N9" i="1"/>
   <c r="I9" i="1" s="1"/>
+  <c r="J9" i="1" s="1"/>
+  <c r="K9" i="1" s="1"/>
+  <c r="L9" i="1" s="1"/>
   <c r="O9" i="1"/>
   <c r="N10" i="1"/>
   <c r="I10" i="1" s="1"/>
+  <c r="J10" i="1" s="1"/>
+  <c r="K10" i="1" s="1"/>
+  <c r="L10" i="1" s="1"/>
   <c r="O10" i="1"/>
   <c r="N7" i="1"/>
   <c r="I7" i="1" s="1"/>
   <c r="J7" i="1" s="1"/>
   <c r="K7" i="1" s="1"/>
   <c r="L7" i="1" s="1"/>
-  <c r="H7" i="1"/>
-[...3 lines deleted...]
-  <c r="H8" i="1"/>
+  <c r="H7" i="1" s="1"/>
+  <c r="H8" i="1" l="1"/>
+  <c r="H10" i="1"/>
   <c r="H9" i="1"/>
-  <c r="J9" i="1"/>
-[...6 lines deleted...]
-  <c r="B52" i="1" l="1"/>
+  <c r="B52" i="1"/>
   <c r="B51" i="1" s="1"/>
   <c r="E56" i="1" s="1"/>
-  <c r="E21" i="1"/>
+  <c r="E21" i="1" s="1"/>
   <c r="F21" i="1" s="1"/>
+  <c r="B13" i="1" l="1"/>
+  <c r="E22" i="1"/>
+  <c r="F22" i="1" s="1"/>
+  <c r="E23" i="1"/>
+  <c r="F23" i="1" s="1"/>
   <c r="E19" i="1"/>
   <c r="F19" i="1" s="1"/>
   <c r="E20" i="1"/>
   <c r="F20" i="1" s="1"/>
-  <c r="E23" i="1"/>
-[...3 lines deleted...]
-  <c r="B13" i="1"/>
   <c r="E24" i="1" l="1"/>
   <c r="F24" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="38">
   <si>
     <t>Семинар</t>
   </si>
   <si>
     <t>Как создать эффективную бизнес-машину</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Кол-во участников</t>
   </si>
   <si>
     <t>Стратегическое управление и эффективное развитие бизнеса</t>
   </si>
   <si>
     <t>начало</t>
   </si>
@@ -782,676 +782,676 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpsites.ru/m_promotion_site.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rik-company.ru/open_seminar_ma.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rik-company.ru/CD_ma.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rik-company.ru/open_seminar_strategy.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rik-company.ru/seminar_ebm.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rik-company.ru/CD_budgeting2.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rik-company.ru/CD_strategy.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rik-company.ru/open_seminar_budgeting.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-moscow.ru/method_how_write_book.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="57.140625" style="4" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="16" max="16384" width="8.85546875" style="4"/>
+    <col min="1" max="1" width="57.109375" style="4" customWidth="1"/>
+    <col min="2" max="4" width="11.33203125" style="4" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="4"/>
+    <col min="7" max="7" width="18.6640625" style="4" customWidth="1"/>
+    <col min="8" max="8" width="11.6640625" style="4" customWidth="1"/>
+    <col min="9" max="12" width="11.6640625" style="4" hidden="1" customWidth="1"/>
+    <col min="13" max="15" width="8.88671875" style="4" hidden="1" customWidth="1"/>
+    <col min="16" max="16384" width="8.88671875" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:15" ht="13.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D1" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
     </row>
-    <row r="2" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:15" ht="13.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="1"/>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A3" s="5"/>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A5" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="27" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="28"/>
       <c r="E5" s="26" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="26"/>
       <c r="G5" s="26" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="31" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="27" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="28"/>
       <c r="K5" s="28"/>
       <c r="L5" s="29"/>
       <c r="M5" s="26" t="s">
         <v>14</v>
       </c>
       <c r="N5" s="26" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A6" s="26"/>
       <c r="B6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="26"/>
       <c r="H6" s="32"/>
       <c r="I6" s="6">
         <v>1</v>
       </c>
       <c r="J6" s="6">
         <v>2</v>
       </c>
       <c r="K6" s="6">
         <v>3</v>
       </c>
       <c r="L6" s="6">
         <v>4</v>
       </c>
       <c r="M6" s="26"/>
       <c r="N6" s="26"/>
     </row>
-    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="11">
         <v>10000</v>
       </c>
       <c r="C7" s="11">
         <v>12000</v>
       </c>
       <c r="D7" s="11">
         <v>15000</v>
       </c>
       <c r="E7" s="12">
-        <v>46332</v>
+        <v>46360</v>
       </c>
       <c r="F7" s="12">
-        <v>46332</v>
+        <v>46360</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="11">
         <f>IF(G7=1,I7,IF(G7=2,J7,IF(G7=3,K7,IF(G7&gt;=4,L7,0))))</f>
         <v>0</v>
       </c>
       <c r="I7" s="11">
         <f>N7</f>
         <v>10000</v>
       </c>
       <c r="J7" s="11">
         <f>I7+N7*0.95</f>
         <v>19500</v>
       </c>
       <c r="K7" s="11">
         <f>J7+N7*0.9</f>
         <v>28500</v>
       </c>
       <c r="L7" s="11">
         <f>K7+N7*0.85*(G7-3)</f>
         <v>3000</v>
       </c>
       <c r="M7" s="13">
         <f>E7-B$2</f>
-        <v>46332</v>
+        <v>46360</v>
       </c>
       <c r="N7" s="11">
         <f>IF(M7&gt;=21,B7,IF(AND(M7&gt;=14,M7&lt;21),C7,D7))</f>
         <v>10000</v>
       </c>
       <c r="O7" s="4">
         <f>IF(G7&gt;0,M7,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="11">
         <v>35000</v>
       </c>
       <c r="C8" s="11">
         <v>37000</v>
       </c>
       <c r="D8" s="11">
         <v>40000</v>
       </c>
       <c r="E8" s="12">
-        <v>46342</v>
+        <v>46370</v>
       </c>
       <c r="F8" s="12">
-        <v>46343</v>
+        <v>46371</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="11">
         <f t="shared" ref="H8:H10" si="0">IF(G8=1,I8,IF(G8=2,J8,IF(G8=3,K8,IF(G8&gt;=4,L8,0))))</f>
         <v>0</v>
       </c>
       <c r="I8" s="11">
         <f t="shared" ref="I8:I10" si="1">N8</f>
         <v>35000</v>
       </c>
       <c r="J8" s="11">
         <f t="shared" ref="J8:J10" si="2">I8+N8*0.95</f>
         <v>68250</v>
       </c>
       <c r="K8" s="11">
         <f t="shared" ref="K8:K10" si="3">J8+N8*0.9</f>
         <v>99750</v>
       </c>
       <c r="L8" s="11">
         <f t="shared" ref="L8:L10" si="4">K8+N8*0.85*(G8-3)</f>
         <v>10500</v>
       </c>
       <c r="M8" s="13">
         <f t="shared" ref="M8:M10" si="5">E8-B$2</f>
-        <v>46342</v>
+        <v>46370</v>
       </c>
       <c r="N8" s="11">
         <f t="shared" ref="N8:N10" si="6">IF(M8&gt;=21,B8,IF(AND(M8&gt;=14,M8&lt;21),C8,D8))</f>
         <v>35000</v>
       </c>
       <c r="O8" s="4">
         <f t="shared" ref="O8:O10" si="7">IF(G8&gt;0,M8,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>30000</v>
       </c>
       <c r="C9" s="11">
         <v>32000</v>
       </c>
       <c r="D9" s="11">
         <v>35000</v>
       </c>
       <c r="E9" s="12">
-        <v>46344</v>
+        <v>46372</v>
       </c>
       <c r="F9" s="12">
-        <v>46345</v>
+        <v>46373</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I9" s="11">
         <f t="shared" si="1"/>
         <v>30000</v>
       </c>
       <c r="J9" s="11">
         <f t="shared" si="2"/>
         <v>58500</v>
       </c>
       <c r="K9" s="11">
         <f t="shared" si="3"/>
         <v>85500</v>
       </c>
       <c r="L9" s="11">
         <f t="shared" si="4"/>
         <v>9000</v>
       </c>
       <c r="M9" s="13">
         <f t="shared" si="5"/>
-        <v>46344</v>
+        <v>46372</v>
       </c>
       <c r="N9" s="11">
         <f t="shared" si="6"/>
         <v>30000</v>
       </c>
       <c r="O9" s="4">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>40000</v>
       </c>
       <c r="C10" s="11">
         <v>42000</v>
       </c>
       <c r="D10" s="11">
         <v>45000</v>
       </c>
       <c r="E10" s="12">
-        <v>46350</v>
+        <v>46378</v>
       </c>
       <c r="F10" s="12">
-        <v>46352</v>
+        <v>46380</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I10" s="11">
         <f t="shared" si="1"/>
         <v>40000</v>
       </c>
       <c r="J10" s="11">
         <f t="shared" si="2"/>
         <v>78000</v>
       </c>
       <c r="K10" s="11">
         <f t="shared" si="3"/>
         <v>114000</v>
       </c>
       <c r="L10" s="11">
         <f t="shared" si="4"/>
         <v>12000</v>
       </c>
       <c r="M10" s="13">
         <f t="shared" si="5"/>
-        <v>46350</v>
+        <v>46378</v>
       </c>
       <c r="N10" s="11">
         <f t="shared" si="6"/>
         <v>40000</v>
       </c>
       <c r="O10" s="4">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:15" x14ac:dyDescent="0.3">
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
     </row>
-    <row r="12" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:15" ht="13.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="I12" s="15"/>
     </row>
-    <row r="13" spans="1:15" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:15" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="17">
         <f>SUM(H7:H10)</f>
         <v>0</v>
       </c>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
     </row>
-    <row r="14" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A14" s="16"/>
       <c r="B14" s="18"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
     </row>
-    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:15" x14ac:dyDescent="0.3">
       <c r="C15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="5"/>
     </row>
-    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" x14ac:dyDescent="0.3">
       <c r="C16" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="5"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="I17" s="15"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="11">
         <v>54300</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="11">
         <f>B19*C19</f>
         <v>0</v>
       </c>
       <c r="E19" s="11">
         <f>D19*(1-E$56)</f>
         <v>0</v>
       </c>
       <c r="F19" s="19" t="str">
         <f>IF(D19&gt;0,1-E19/D19,"")</f>
         <v/>
       </c>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="11">
         <v>52500</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="11">
         <f t="shared" ref="D20:D23" si="8">B20*C20</f>
         <v>0</v>
       </c>
       <c r="E20" s="11">
         <f>D20*(1-E$56)</f>
         <v>0</v>
       </c>
       <c r="F20" s="19" t="str">
         <f t="shared" ref="F20:F24" si="9">IF(D20&gt;0,1-E20/D20,"")</f>
         <v/>
       </c>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>51900</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="11">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <f>D21*(1-E$56)</f>
         <v>0</v>
       </c>
       <c r="F21" s="19" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="11">
         <v>24300</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="11">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <f>D22*(1-E$56)</f>
         <v>0</v>
       </c>
       <c r="F22" s="19" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>17900</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="11">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="E23" s="11">
         <f>D23*(1-E$56)</f>
         <v>0</v>
       </c>
       <c r="F23" s="19" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
       <c r="C24" s="4">
         <f>SUM(C19:C23)</f>
         <v>0</v>
       </c>
       <c r="D24" s="11">
         <f>SUM(D19:D23)</f>
         <v>0</v>
       </c>
       <c r="E24" s="20">
         <f>SUM(E19:E23)</f>
         <v>0</v>
       </c>
       <c r="F24" s="21" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A26" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="26" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A27" s="30"/>
       <c r="B27" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A28" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="23">
         <v>0.2</v>
       </c>
       <c r="C28" s="23">
         <v>0.1</v>
       </c>
       <c r="D28" s="23">
         <v>0.05</v>
       </c>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A29" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="23">
         <v>0.3</v>
       </c>
       <c r="C29" s="23">
         <v>0.2</v>
       </c>
       <c r="D29" s="23">
         <v>0.1</v>
       </c>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A30" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="23">
         <v>0.35</v>
       </c>
       <c r="C30" s="23">
         <v>0.25</v>
       </c>
       <c r="D30" s="23">
         <v>0.15</v>
       </c>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A31" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="23">
         <v>0.4</v>
       </c>
       <c r="C31" s="23">
         <v>0.3</v>
       </c>
       <c r="D31" s="23">
         <v>0.2</v>
       </c>
     </row>
-    <row r="51" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
       <c r="A51" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B51" s="4">
         <f>IF(B52&gt;=21,1,IF(AND(B52&gt;=14,B52&lt;21),2,3))</f>
         <v>3</v>
       </c>
     </row>
-    <row r="52" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
       <c r="A52" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B52" s="4">
         <f>MAX(O7:O10)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:5" hidden="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" hidden="1" x14ac:dyDescent="0.3"/>
+    <row r="54" spans="1:5" hidden="1" x14ac:dyDescent="0.3"/>
+    <row r="55" spans="1:5" hidden="1" x14ac:dyDescent="0.3"/>
+    <row r="56" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
       <c r="A56" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B56" s="24">
         <f>IF($C24=2,B28,IF($C24=3,B29,IF($C24=4,B30,IF($C24=5,B31,0))))</f>
         <v>0</v>
       </c>
       <c r="C56" s="24">
         <f t="shared" ref="C56:D56" si="10">IF($C24=2,C28,IF($C24=3,C29,IF($C24=4,C30,IF($C24=5,C31,0))))</f>
         <v>0</v>
       </c>
       <c r="D56" s="24">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="E56" s="24">
         <f>IF(B51=1,B56,IF(B51=2,C56,IF(B51=3,D56,0)))</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Z6klDSbooY63xXBwIkLlmQUmN3JrBRkYuozcCoA4oB6uHnNIQN5xsGrel7QVvuz9wpPQZHpSV7tPjXkQ5iqrcw==" saltValue="XMBoBiNQMI/eI+l2XnYxgw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="a8YoGA0g/MUAeaHPJTpVelqQcmy9qe49j99oA1EK81iAZKSQ8wX3ixVqArn5i9rGNkVE7Vh67mZ65McSX3Rvzw==" saltValue="Q7H3NUiSD/IWpwv6MkHxTw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="10">
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="I5:L5"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A7" r:id="rId1" xr:uid="{5E5DA696-CD3B-45DE-9B49-F39F95D2A49B}"/>
     <hyperlink ref="A8" r:id="rId2" xr:uid="{F40298E5-DB68-4DBF-AE82-E9F2640A80A1}"/>
     <hyperlink ref="A9" r:id="rId3" xr:uid="{EDD2BAD1-15A6-4950-AE95-0CCAAD44F56E}"/>
     <hyperlink ref="A10" r:id="rId4" xr:uid="{3DA5F2C2-3172-402D-95D0-DD350574BD36}"/>
     <hyperlink ref="A19" r:id="rId5" xr:uid="{4A91C30D-E86A-4E6A-BBE7-5BD3905830F2}"/>
     <hyperlink ref="A20" r:id="rId6" xr:uid="{5A7B4EAB-8700-40AD-973C-C32748A15511}"/>
     <hyperlink ref="A21" r:id="rId7" xr:uid="{AC2E8ECA-4109-44B6-A10F-121F42D5324D}"/>
     <hyperlink ref="A22" r:id="rId8" xr:uid="{C674ADFB-EC46-426E-B9BC-609F98610A51}"/>
     <hyperlink ref="A23" r:id="rId9" xr:uid="{4D7C606F-3859-4634-942E-7FC757942055}"/>
   </hyperlinks>
   <pageMargins left="0.11811023622047244" right="0.11811023622047244" top="0.19685039370078741" bottom="0.19685039370078741" header="0.11811023622047244" footer="0.11811023622047244"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId10"/>