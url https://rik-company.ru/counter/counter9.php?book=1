--- v0 (2026-08-10)
+++ v1 (2026-09-24)
@@ -3,54 +3,54 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\alex\company\0. general\3. Маркетинг\мега кампания (реклама, продвижение, PR)\17. Регионы\РБ\пилотные семинары в Уфе\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\работа\сайты\rik-company.ru\downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F9C20407-CFBA-4084-9DBE-35B83B2DA646}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2A50C8F8-A113-4648-8625-219D17383DB3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Семинары" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="O9" i="1" l="1"/>
   <c r="O8" i="1"/>
   <c r="D22" i="1"/>
   <c r="D21" i="1"/>
   <c r="D20" i="1"/>
   <c r="D19" i="1"/>
   <c r="D18" i="1"/>
   <c r="C23" i="1"/>